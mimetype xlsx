--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -3,54 +3,54 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kaneko.sarina\Documents\ESサービス\JIMTOF\来場システム\団体\2026\検証\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kaneko.sarina\Documents\ESサービス\JIMTOF\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CEBFC453-66D6-4392-B209-5FB2D39AB519}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{736C1462-CB6D-4072-AD83-B58F22BBC675}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="File of accompanying teacher（En" sheetId="1" r:id="rId1"/>
     <sheet name="Choices" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="241">
   <si>
     <t>TEL</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>xxx@xxxxx.xx</t>
   </si>
   <si>
     <t>No.</t>
     <phoneticPr fontId="18"/>
@@ -166,86 +166,80 @@
   <si>
     <t>Cameroon</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
-    <t>Commonwealth of Dominica</t>
-[...1 lines deleted...]
-  <si>
     <t>Comoros</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>Czech</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
-    <t>Dominican Republic</t>
-[...1 lines deleted...]
-  <si>
     <t>East Timor</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>Federated States of Micronesia</t>
@@ -593,53 +587,50 @@
     <t>Syria</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
     <t>Tanzania</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
     <t>Tunisia</t>
-  </si>
-[...1 lines deleted...]
-    <t>Turkey</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
     <t>Tuvalu</t>
   </si>
   <si>
     <t>U.A.E.</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>USA</t>
   </si>
@@ -872,50 +863,60 @@
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Please enter your email address.
 Once registration is complete, a confirmation email will be sent to this address.
 ※ Please make sure your email address is correct.</t>
     </r>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>School Name</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Academic Affairs</t>
   </si>
   <si>
     <t>teacher</t>
+  </si>
+  <si>
+    <t>Turkiye</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>Dominica(Commonwealth of Dominica)</t>
+  </si>
+  <si>
+    <t>Dominica(Dominican Republic)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
@@ -1924,169 +1925,169 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N53"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="6.69921875" customWidth="1"/>
     <col min="2" max="12" width="22.69921875" customWidth="1"/>
     <col min="13" max="13" width="35" customWidth="1"/>
     <col min="14" max="14" width="43.09765625" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="8.69921875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.45">
       <c r="A1" s="2"/>
       <c r="B1" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C1" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="D1" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="E1" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="F1" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="G1" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="H1" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="I1" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="C1" s="5" t="s">
+      <c r="J1" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="D1" s="5" t="s">
+      <c r="K1" s="5" t="s">
         <v>214</v>
-      </c>
-[...19 lines deleted...]
-        <v>217</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
     </row>
     <row r="2" spans="1:14" s="1" customFormat="1" ht="126" x14ac:dyDescent="0.45">
       <c r="A2" s="3" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="8" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="I2" s="8" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="K2" s="6"/>
       <c r="L2" s="8" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="M2" s="8" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="N2" s="8" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H3" s="2" t="s">
         <v>206</v>
-      </c>
-[...13 lines deleted...]
-        <v>209</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="L3" s="2">
         <v>123456789</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.45">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.45">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="9"/>
@@ -2964,202 +2965,202 @@
       <c r="J53" s="9"/>
       <c r="K53" s="9"/>
       <c r="L53" s="9"/>
       <c r="M53" s="9"/>
       <c r="N53" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="18"/>
   <dataValidations count="4">
     <dataValidation type="custom" imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I4:I1048576" xr:uid="{71294363-6C6B-4435-A7BA-A4C76E4D28E9}">
       <formula1>LENB(I4)=LEN(I4)</formula1>
     </dataValidation>
     <dataValidation type="custom" imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L4:L1048576" xr:uid="{F5132682-82DF-4C5D-87B7-61AD14A91FFB}">
       <formula1>AND(ISNUMBER(L4*1), ISERR(FIND(".", L4)))</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4:M1048576" xr:uid="{4BC0E0B3-01C5-44C4-96A5-4574A38ED29B}">
       <formula1>AND(ISNUMBER(SEARCH("@", M4)), ISNUMBER(SEARCH(".", M4)))</formula1>
     </dataValidation>
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C4:C1048576 D4:D1048576 E4:E1048576 F4:F1048576 G4:G1048576 J4:J1048576 K4:K1048576" xr:uid="{58D9E00A-5CE7-46EC-BE4B-9EA91899150C}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CDB93A09-3B8E-4CEA-A330-BB477C2EBE56}">
-[...4 lines deleted...]
-        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{275C79A9-6941-438C-846D-3D91988502BE}">
           <x14:formula1>
             <xm:f>Choices!$D$2:$D$16</xm:f>
           </x14:formula1>
           <xm:sqref>N3</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{59F94737-E53D-406D-A271-C97264E264A1}">
           <x14:formula1>
             <xm:f>Choices!$D$2:$D$9</xm:f>
           </x14:formula1>
           <xm:sqref>N4:N53</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{12D7ED16-98C5-455D-A766-FB62BCCE401B}">
           <x14:formula1>
             <xm:f>Choices!$B$2:$B$4</xm:f>
           </x14:formula1>
           <xm:sqref>B4:B53</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CDB93A09-3B8E-4CEA-A330-BB477C2EBE56}">
+          <x14:formula1>
+            <xm:f>Choices!$C$2:$C$198</xm:f>
+          </x14:formula1>
+          <xm:sqref>H3:H1048576</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98732AB1-C967-4FD6-A037-34A1E61E41D6}">
   <dimension ref="A1:D198"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="2" max="2" width="11.19921875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="32.796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="79.69921875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="D1" s="4" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D2" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
       <c r="D9" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
@@ -3443,1235 +3444,1235 @@
       <c r="C47" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
-        <v>56</v>
+        <v>239</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
-        <v>57</v>
+        <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A88">
         <v>88</v>
       </c>
       <c r="C88" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A89">
         <v>89</v>
       </c>
       <c r="C89" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A90">
         <v>90</v>
       </c>
       <c r="C90" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A91">
         <v>91</v>
       </c>
       <c r="C91" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A92">
         <v>92</v>
       </c>
       <c r="C92" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A93">
         <v>93</v>
       </c>
       <c r="C93" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A94">
         <v>94</v>
       </c>
       <c r="C94" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A95">
         <v>95</v>
       </c>
       <c r="C95" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A96">
         <v>96</v>
       </c>
       <c r="C96" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A97">
         <v>97</v>
       </c>
       <c r="C97" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A98">
         <v>98</v>
       </c>
       <c r="C98" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A99">
         <v>99</v>
       </c>
       <c r="C99" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A100">
         <v>100</v>
       </c>
       <c r="C100" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A101">
         <v>101</v>
       </c>
       <c r="C101" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A102">
         <v>102</v>
       </c>
       <c r="C102" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A103">
         <v>103</v>
       </c>
       <c r="C103" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A104">
         <v>104</v>
       </c>
       <c r="C104" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A105">
         <v>105</v>
       </c>
       <c r="C105" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A106">
         <v>106</v>
       </c>
       <c r="C106" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A107">
         <v>107</v>
       </c>
       <c r="C107" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A108">
         <v>108</v>
       </c>
       <c r="C108" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A109">
         <v>109</v>
       </c>
       <c r="C109" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A110">
         <v>110</v>
       </c>
       <c r="C110" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A111">
         <v>111</v>
       </c>
       <c r="C111" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A112">
         <v>112</v>
       </c>
       <c r="C112" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A113">
         <v>113</v>
       </c>
       <c r="C113" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A114">
         <v>114</v>
       </c>
       <c r="C114" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A115">
         <v>115</v>
       </c>
       <c r="C115" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A116">
         <v>116</v>
       </c>
       <c r="C116" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A117">
         <v>117</v>
       </c>
       <c r="C117" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A118">
         <v>118</v>
       </c>
       <c r="C118" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A119">
         <v>119</v>
       </c>
       <c r="C119" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A120">
         <v>120</v>
       </c>
       <c r="C120" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A121">
         <v>121</v>
       </c>
       <c r="C121" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A122">
         <v>122</v>
       </c>
       <c r="C122" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="123" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A123">
         <v>123</v>
       </c>
       <c r="C123" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="124" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A124">
         <v>124</v>
       </c>
       <c r="C124" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A125">
         <v>125</v>
       </c>
       <c r="C125" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="126" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A126">
         <v>126</v>
       </c>
       <c r="C126" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="127" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A127">
         <v>127</v>
       </c>
       <c r="C127" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A128">
         <v>128</v>
       </c>
       <c r="C128" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A129">
         <v>129</v>
       </c>
       <c r="C129" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A130">
         <v>130</v>
       </c>
       <c r="C130" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A131">
         <v>131</v>
       </c>
       <c r="C131" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A132">
         <v>132</v>
       </c>
       <c r="C132" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A133">
         <v>133</v>
       </c>
       <c r="C133" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A134">
         <v>134</v>
       </c>
       <c r="C134" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="135" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A135">
         <v>135</v>
       </c>
       <c r="C135" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="136" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A136">
         <v>136</v>
       </c>
       <c r="C136" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A137">
         <v>137</v>
       </c>
       <c r="C137" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="138" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A138">
         <v>138</v>
       </c>
       <c r="C138" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A139">
         <v>139</v>
       </c>
       <c r="C139" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A140">
         <v>140</v>
       </c>
       <c r="C140" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A141">
         <v>141</v>
       </c>
       <c r="C141" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A142">
         <v>142</v>
       </c>
       <c r="C142" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A143">
         <v>143</v>
       </c>
       <c r="C143" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A144">
         <v>144</v>
       </c>
       <c r="C144" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="145" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A145">
         <v>145</v>
       </c>
       <c r="C145" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="146" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A146">
         <v>146</v>
       </c>
       <c r="C146" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="147" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A147">
         <v>147</v>
       </c>
       <c r="C147" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="148" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A148">
         <v>148</v>
       </c>
       <c r="C148" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="149" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A149">
         <v>149</v>
       </c>
       <c r="C149" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A150">
         <v>150</v>
       </c>
       <c r="C150" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="151" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A151">
         <v>151</v>
       </c>
       <c r="C151" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A152">
         <v>152</v>
       </c>
       <c r="C152" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A153">
         <v>153</v>
       </c>
       <c r="C153" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="154" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A154">
         <v>154</v>
       </c>
       <c r="C154" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="155" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A155">
         <v>155</v>
       </c>
       <c r="C155" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="156" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A156">
         <v>156</v>
       </c>
       <c r="C156" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="157" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A157">
         <v>157</v>
       </c>
       <c r="C157" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="158" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A158">
         <v>158</v>
       </c>
       <c r="C158" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="159" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A159">
         <v>159</v>
       </c>
       <c r="C159" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A160">
         <v>160</v>
       </c>
       <c r="C160" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A161">
         <v>161</v>
       </c>
       <c r="C161" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A162">
         <v>162</v>
       </c>
       <c r="C162" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A163">
         <v>163</v>
       </c>
       <c r="C163" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A164">
         <v>164</v>
       </c>
       <c r="C164" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A165">
         <v>165</v>
       </c>
       <c r="C165" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A166">
         <v>166</v>
       </c>
       <c r="C166" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A167">
         <v>167</v>
       </c>
       <c r="C167" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A168">
         <v>168</v>
       </c>
       <c r="C168" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A169">
         <v>169</v>
       </c>
       <c r="C169" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A170">
         <v>170</v>
       </c>
       <c r="C170" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A171">
         <v>171</v>
       </c>
       <c r="C171" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A172">
         <v>172</v>
       </c>
       <c r="C172" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="173" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A173">
         <v>173</v>
       </c>
       <c r="C173" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="174" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A174">
         <v>174</v>
       </c>
       <c r="C174" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="175" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A175">
         <v>175</v>
       </c>
       <c r="C175" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A176">
         <v>176</v>
       </c>
       <c r="C176" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A177">
         <v>177</v>
       </c>
       <c r="C177" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A178">
         <v>178</v>
       </c>
       <c r="C178" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A179">
         <v>179</v>
       </c>
       <c r="C179" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A180">
         <v>180</v>
       </c>
       <c r="C180" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A181">
         <v>181</v>
       </c>
       <c r="C181" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A182">
         <v>182</v>
       </c>
       <c r="C182" t="s">
-        <v>189</v>
+        <v>238</v>
       </c>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A183">
         <v>183</v>
       </c>
       <c r="C183" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A184">
         <v>184</v>
       </c>
       <c r="C184" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A185">
         <v>185</v>
       </c>
       <c r="C185" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A186">
         <v>186</v>
       </c>
       <c r="C186" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A187">
         <v>187</v>
       </c>
       <c r="C187" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A188">
         <v>188</v>
       </c>
       <c r="C188" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
     </row>
     <row r="189" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A189">
         <v>189</v>
       </c>
       <c r="C189" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
     </row>
     <row r="190" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A190">
         <v>190</v>
       </c>
       <c r="C190" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A191">
         <v>191</v>
       </c>
       <c r="C191" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A192">
         <v>192</v>
       </c>
       <c r="C192" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A193">
         <v>193</v>
       </c>
       <c r="C193" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A194">
         <v>194</v>
       </c>
       <c r="C194" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A195">
         <v>195</v>
       </c>
       <c r="C195" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A196">
         <v>196</v>
       </c>
       <c r="C196" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A197">
         <v>197</v>
       </c>
       <c r="C197" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A198">
         <v>198</v>
       </c>
       <c r="C198" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="18"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">